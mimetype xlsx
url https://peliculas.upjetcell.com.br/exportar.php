--- v0 (2026-05-25)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Modelo</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Compatíveis</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
     <t>11 PRO 5G</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
@@ -71,134 +71,152 @@
   <si>
     <t>IPHONE XS MAX</t>
   </si>
   <si>
     <t>12 MINI</t>
   </si>
   <si>
     <t>IPHONE 13 MINI</t>
   </si>
   <si>
     <t>12 PRO</t>
   </si>
   <si>
     <t>12 PRO MAX</t>
   </si>
   <si>
     <t>13 PRO</t>
   </si>
   <si>
     <t>14 6.7</t>
   </si>
   <si>
     <t>14 PRO MAX</t>
   </si>
   <si>
+    <t>15/15 pro</t>
+  </si>
+  <si>
+    <t>iphone</t>
+  </si>
+  <si>
     <t>6G (7G / 8G)</t>
   </si>
   <si>
     <t>7 PLUS / 8 PLUS</t>
   </si>
   <si>
     <t>A01</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
     <t>A01 CORE</t>
   </si>
   <si>
     <t>A04E</t>
   </si>
   <si>
     <t>A04S</t>
   </si>
   <si>
     <t>SAMSUNG A04S SAMSUNG A02 / A02S / A02 CORE / A03 / A03S / A04 / A04E / A12 / M12 / A13 / M13 / A22 5g / A23 / MOTO E13 / MOTO E22 / REDMI A2 / REDMI A1</t>
   </si>
   <si>
     <t>A10/10S</t>
   </si>
   <si>
     <t>A11</t>
   </si>
   <si>
     <t>note 13 pro</t>
   </si>
   <si>
     <t>A12</t>
   </si>
   <si>
+    <t>a13</t>
+  </si>
+  <si>
+    <t>samsung</t>
+  </si>
+  <si>
     <t>A14</t>
   </si>
   <si>
     <t>A15</t>
   </si>
   <si>
+    <t>a16 /17</t>
+  </si>
+  <si>
     <t>A20/20S</t>
   </si>
   <si>
     <t>A21 / A21S</t>
   </si>
   <si>
     <t>A22 4G/5G</t>
   </si>
   <si>
     <t>A23</t>
   </si>
   <si>
     <t>A24</t>
   </si>
   <si>
     <t>A25</t>
   </si>
   <si>
     <t>A26</t>
   </si>
   <si>
     <t>A16 A17</t>
   </si>
   <si>
     <t>A30</t>
   </si>
   <si>
     <t>A31</t>
   </si>
   <si>
     <t>A32 4G</t>
   </si>
   <si>
     <t>A32 5G</t>
   </si>
   <si>
     <t>A33</t>
   </si>
   <si>
     <t>A35</t>
   </si>
   <si>
+    <t>a5</t>
+  </si>
+  <si>
     <t>A50/50S</t>
   </si>
   <si>
     <t>A51</t>
   </si>
   <si>
     <t>A52/52S</t>
   </si>
   <si>
     <t>A53</t>
   </si>
   <si>
     <t>A54</t>
   </si>
   <si>
     <t>A70</t>
   </si>
   <si>
     <t>A72</t>
   </si>
   <si>
     <t>A80</t>
   </si>
   <si>
     <t>E13</t>
@@ -507,50 +525,59 @@
     <t>LG K62</t>
   </si>
   <si>
     <t>A80 / A21S / REALME C6 PRO / A11 / XIAOMI MI 11i / MOTO G 22 / MOTO E32</t>
   </si>
   <si>
     <t>M14</t>
   </si>
   <si>
     <t>M35</t>
   </si>
   <si>
     <t>Mi F1</t>
   </si>
   <si>
     <t>Mi8</t>
   </si>
   <si>
     <t>Mi8 Lite</t>
   </si>
   <si>
     <t>Mi9</t>
   </si>
   <si>
     <t>Mi9 SE</t>
+  </si>
+  <si>
+    <t>motorola</t>
+  </si>
+  <si>
+    <t>g54</t>
+  </si>
+  <si>
+    <t>MOTOROLA MOTO G13/ G14 / G32 / G34 / G41  / G53 / G55 / G62 / G64 / G71 /G73 / XIAOMO POCO M5S / POCO M3PRO 5G</t>
   </si>
   <si>
     <t>MOTOROLA DEFY</t>
   </si>
   <si>
     <t>MOTO G10 / G20 G30/ MOTO E7 / E7 POWER / E7 PLUS / G9 PLAY REALME C25 / REALME C11 / SAMSUNG A23 / G20 / E20 / ONE FUSION / MOTO / E13</t>
   </si>
   <si>
     <t>MOTOROLA EDGE X30</t>
   </si>
   <si>
     <t>A52 / MOTO G8 / MOTO G52 / A11 / MOTO G41 / G62 / POCO M3 / REALME C6 PRO</t>
   </si>
   <si>
     <t>MOTOROLA MOTO E14</t>
   </si>
   <si>
     <t>/ MOTO G04 / G04S / G62 / G24 / G73 / G32 / G13 / G23 / REDMI NOTE 13 / POCO F5 PRO / POCO X6 / X6 PRO / REALME 6</t>
   </si>
   <si>
     <t>MOTOROLA MOTO E40</t>
   </si>
   <si>
     <t>MOTOROLA MOTO E30 / MOTO G24 / MOTO G04 / SAMSUNG A21 /A21S</t>
   </si>
@@ -1151,51 +1178,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G196"/>
+  <dimension ref="A1:G202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
@@ -1308,2822 +1335,2909 @@
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
-        <v>78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" t="s">
+      <c r="A12">
+        <v>17</v>
+      </c>
+      <c r="B12" t="s">
         <v>20</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
-        <v>21</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
-        <v>12</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
-        <v>59</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
         <v>28</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
         <v>31</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
-        <v>17</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
+      <c r="D32" t="s">
+        <v>45</v>
+      </c>
       <c r="E32">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
-        <v>62</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
-        <v>6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
-        <v>2</v>
+        <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
-        <v>7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
-        <v>19</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
-        <v>24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B58" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B59" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B60" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B61" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
+      <c r="D61" t="s">
+        <v>76</v>
+      </c>
       <c r="E61">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
         <v>78</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>79</v>
       </c>
       <c r="B63" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
+      <c r="D63" t="s">
+        <v>80</v>
+      </c>
       <c r="E63">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B64" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B65" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B67" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
-        <v>2</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B68" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B69" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B71" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B72" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>18</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B73" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>20</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B74" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B75" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B76" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
-        <v>2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B79" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>34</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B80" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B81" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B82" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
-        <v>23</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B83" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B84" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
-        <v>3</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B85" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B86" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B87" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B88" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
-        <v>2</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B89" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B90" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B91" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B92" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92">
-        <v>0</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B93" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95">
-        <v>0</v>
+        <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B96" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C96" t="s">
         <v>8</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B97" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
+      <c r="D97" t="s">
+        <v>115</v>
+      </c>
       <c r="E97">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B98" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E98">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B99" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B100" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E100">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B101" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B102" t="s">
+        <v>125</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B103" t="s">
+        <v>125</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" t="s">
+        <v>127</v>
+      </c>
+      <c r="E103">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B104" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
+      <c r="D104" t="s">
+        <v>129</v>
+      </c>
       <c r="E104">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B105" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
+      <c r="D105" t="s">
+        <v>131</v>
+      </c>
       <c r="E105">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>132</v>
+      </c>
+      <c r="B106" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" t="s">
         <v>133</v>
       </c>
-      <c r="B106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>134</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
+      <c r="D107" t="s">
+        <v>135</v>
+      </c>
       <c r="E107">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B108" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
+      <c r="D108" t="s">
+        <v>137</v>
+      </c>
       <c r="E108">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B109" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B110" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B111" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B112" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="C112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B113" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B114" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B115" t="s">
-        <v>139</v>
+        <v>24</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
       </c>
       <c r="E115">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B116" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>144</v>
       </c>
       <c r="B117" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
-        <v>18</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
+        <v>146</v>
+      </c>
+      <c r="B118" t="s">
         <v>145</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
       <c r="E118">
-        <v>3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B119" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B120" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>145</v>
       </c>
       <c r="E120">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B121" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>150</v>
       </c>
       <c r="B122" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C122" t="s">
         <v>8</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B123" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B124" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B125" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B126" t="s">
-        <v>56</v>
+        <v>145</v>
       </c>
       <c r="C126" t="s">
         <v>8</v>
       </c>
+      <c r="D126" t="s">
+        <v>155</v>
+      </c>
       <c r="E126">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B127" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C127" t="s">
         <v>8</v>
+      </c>
+      <c r="D127" t="s">
+        <v>157</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>158</v>
+      </c>
+      <c r="B128" t="s">
+        <v>145</v>
+      </c>
+      <c r="C128" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B129" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
+      <c r="D129" t="s">
+        <v>161</v>
+      </c>
       <c r="E129">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B130" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="C130" t="s">
         <v>8</v>
       </c>
+      <c r="D130" t="s">
+        <v>163</v>
+      </c>
       <c r="E130">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B131" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="E131">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B132" t="s">
-        <v>7</v>
+        <v>145</v>
       </c>
       <c r="C132" t="s">
         <v>8</v>
       </c>
       <c r="E132">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B133" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="E133">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B134" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B135" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C135" t="s">
         <v>8</v>
       </c>
       <c r="E135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B136" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C136" t="s">
         <v>8</v>
       </c>
-      <c r="D136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>167</v>
       </c>
       <c r="B137" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C137" t="s">
         <v>8</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B138" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C138" t="s">
         <v>8</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B139" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C139" t="s">
         <v>8</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B140" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C140" t="s">
         <v>8</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B141" t="s">
-        <v>56</v>
+        <v>172</v>
       </c>
       <c r="C141" t="s">
         <v>8</v>
       </c>
       <c r="D141" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B142" t="s">
-        <v>7</v>
+        <v>62</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" t="s">
+        <v>175</v>
       </c>
       <c r="E142">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B143" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C143" t="s">
         <v>8</v>
       </c>
+      <c r="D143" t="s">
+        <v>177</v>
+      </c>
       <c r="E143">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
+        <v>178</v>
+      </c>
+      <c r="B144" t="s">
+        <v>62</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" t="s">
         <v>179</v>
       </c>
-      <c r="B144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B145" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C145" t="s">
         <v>8</v>
       </c>
+      <c r="D145" t="s">
+        <v>181</v>
+      </c>
       <c r="E145">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B146" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C146" t="s">
         <v>8</v>
       </c>
+      <c r="D146" t="s">
+        <v>183</v>
+      </c>
       <c r="E146">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B147" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
+      <c r="D147" t="s">
+        <v>185</v>
+      </c>
       <c r="E147">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
-      <c r="C148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B150" t="s">
-        <v>7</v>
+        <v>189</v>
       </c>
       <c r="C150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
-        <v>19</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
-        <v>25</v>
+        <v>4</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B153" t="s">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="E153">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
         <v>8</v>
       </c>
-      <c r="D154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B155" t="s">
         <v>7</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>8</v>
       </c>
-      <c r="D156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>195</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
         <v>8</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
         <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
       <c r="C160" t="s">
         <v>8</v>
       </c>
+      <c r="D160" t="s">
+        <v>199</v>
+      </c>
       <c r="E160">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
+        <v>200</v>
+      </c>
+      <c r="B161" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B162" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
       <c r="C162" t="s">
         <v>8</v>
       </c>
       <c r="D162" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B163" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
       <c r="C163" t="s">
         <v>8</v>
       </c>
       <c r="D163" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B164" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
       <c r="C164" t="s">
         <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B165" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
       <c r="C165" t="s">
         <v>8</v>
       </c>
-      <c r="D165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E165">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
         <v>8</v>
       </c>
-      <c r="D166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B167" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="C167" t="s">
         <v>8</v>
       </c>
       <c r="D167" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B168" t="s">
-        <v>7</v>
+        <v>211</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" t="s">
+        <v>214</v>
       </c>
       <c r="E168">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B169" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="C169" t="s">
         <v>8</v>
       </c>
+      <c r="D169" t="s">
+        <v>216</v>
+      </c>
       <c r="E169">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>217</v>
       </c>
       <c r="B170" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="C170" t="s">
         <v>8</v>
       </c>
+      <c r="D170" t="s">
+        <v>218</v>
+      </c>
       <c r="E170">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B171" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="C171" t="s">
         <v>8</v>
       </c>
+      <c r="D171" t="s">
+        <v>220</v>
+      </c>
       <c r="E171">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B172" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C172" t="s">
         <v>8</v>
       </c>
+      <c r="D172" t="s">
+        <v>222</v>
+      </c>
       <c r="E172">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B173" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C173" t="s">
         <v>8</v>
       </c>
+      <c r="D173" t="s">
+        <v>224</v>
+      </c>
       <c r="E173">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B174" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E174">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B175" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
-      <c r="D175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B176" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C176" t="s">
         <v>8</v>
       </c>
-      <c r="D176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B177" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C177" t="s">
         <v>8</v>
       </c>
-      <c r="D177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
         <v>228</v>
       </c>
       <c r="B178" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C178" t="s">
         <v>8</v>
       </c>
-      <c r="D178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B179" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C179" t="s">
         <v>8</v>
       </c>
-      <c r="D179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E179">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B180" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
       <c r="C180" t="s">
         <v>8</v>
       </c>
-      <c r="D180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B181" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="C181" t="s">
         <v>8</v>
       </c>
       <c r="D181" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B182" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="C182" t="s">
         <v>8</v>
       </c>
       <c r="D182" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B183" t="s">
+        <v>24</v>
+      </c>
+      <c r="C183" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B184" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="C184" t="s">
         <v>8</v>
       </c>
       <c r="D184" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B185" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="C185" t="s">
         <v>8</v>
       </c>
       <c r="D185" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B186" t="s">
-        <v>7</v>
+        <v>242</v>
       </c>
       <c r="C186" t="s">
         <v>8</v>
       </c>
       <c r="D186" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B187" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="C187" t="s">
         <v>8</v>
       </c>
       <c r="D187" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B188" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="C188" t="s">
         <v>8</v>
       </c>
       <c r="D188" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B189" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="C189" t="s">
         <v>8</v>
       </c>
       <c r="D189" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B190" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="C190" t="s">
         <v>8</v>
       </c>
       <c r="D190" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B191" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="C191" t="s">
         <v>8</v>
       </c>
       <c r="D191" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
         <v>8</v>
       </c>
       <c r="D192" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
         <v>8</v>
       </c>
       <c r="D193" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B194" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C194" t="s">
         <v>8</v>
       </c>
+      <c r="D194" t="s">
+        <v>260</v>
+      </c>
       <c r="E194">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
+        <v>261</v>
+      </c>
+      <c r="B195" t="s">
+        <v>7</v>
+      </c>
+      <c r="C195" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" t="s">
         <v>262</v>
       </c>
-      <c r="B195" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
         <v>263</v>
       </c>
       <c r="B196" t="s">
+        <v>7</v>
+      </c>
+      <c r="C196" t="s">
+        <v>8</v>
+      </c>
+      <c r="D196" t="s">
+        <v>264</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>265</v>
+      </c>
+      <c r="B197" t="s">
+        <v>7</v>
+      </c>
+      <c r="C197" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" t="s">
+        <v>266</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>267</v>
+      </c>
+      <c r="B198" t="s">
+        <v>7</v>
+      </c>
+      <c r="C198" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" t="s">
+        <v>268</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" t="s">
+        <v>269</v>
+      </c>
+      <c r="B199" t="s">
+        <v>7</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>270</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" t="s">
+        <v>271</v>
+      </c>
+      <c r="B200" t="s">
+        <v>24</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" t="s">
+        <v>271</v>
+      </c>
+      <c r="B201" t="s">
         <v>10</v>
       </c>
-      <c r="C196" t="s">
-[...2 lines deleted...]
-      <c r="E196">
+      <c r="C201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" t="s">
+        <v>272</v>
+      </c>
+      <c r="B202" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>